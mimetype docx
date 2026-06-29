--- v0 (2025-10-04)
+++ v1 (2026-06-29)
@@ -1,14411 +1,3116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="07E92B24" w:rsidRDefault="00BC50D2" w14:paraId="3742C004" w14:textId="4C0016CF">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGTextblock"/>
+    <w:p w14:paraId="072C9BE2" w14:textId="34040C36" w:rsidR="00505539" w:rsidRPr="00253ABA" w:rsidRDefault="009A5EE0" w:rsidP="00253ABA">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="07E92B24" w:rsidR="71E859CE">
+      <w:r w:rsidRPr="00253ABA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enquête voormeting </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="07E92B24" w:rsidR="076B872B">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00205218" w:rsidRPr="00253ABA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Medicatiebewaking bij v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="07E92B24" w:rsidR="71E859CE">
+        <w:t xml:space="preserve">nquête Voormeting – </w:t>
+      </w:r>
+      <w:r w:rsidR="00756B88" w:rsidRPr="00253ABA">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>erminderde nierfunctie  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Medicatiebewaking bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00253ABA" w:rsidRPr="00253ABA">
+        <w:rPr>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00756B88" w:rsidRPr="00253ABA">
+        <w:rPr>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>verminderde nierfunctie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588401F4" w14:textId="77777777" w:rsidR="00253ABA" w:rsidRPr="00253ABA" w:rsidRDefault="00253ABA" w:rsidP="00253ABA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253ABA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Deze voormeting peilt jouw huidige kennis en overtuigingen over verminderde nierfunctie. De resultaten worden tijdens de spiegelbijeenkomst besproken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A3D057" w14:textId="5B4BE347" w:rsidR="00205218" w:rsidRDefault="00253ABA" w:rsidP="00253ABA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253ABA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="07E92B24" w:rsidR="71E859CE">
+        <w:t>Het invullen van deze enquête kost ong. 2 minuten. Alvast bedankt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0067C835" w14:textId="77777777" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00253ABA">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze </w:t>
-[...90 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="16CD1B05" w14:textId="77777777">
-[...43 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="2ABFACA0" w14:textId="4C9E10B9" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="45"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC46A7">
+        <w:t xml:space="preserve">Wanneer registreer jij op basis van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC46A7">
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC46A7">
+        <w:t xml:space="preserve"> de diagnose</w:t>
+      </w:r>
+      <w:r w:rsidR="00327C29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC46A7">
+        <w:t>Nierfunctiestoornis/nierinsufficiëntie (U99.01)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9BF03D" w14:textId="130F9C58" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC50D2">
+      <w:r w:rsidRPr="00EC46A7">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Bij</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> eGFR &lt; 60</w:t>
+        <w:t xml:space="preserve">Kies het antwoord dat het meest van toepassing is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="66A72D2F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="11B79661" w14:textId="4A65D748" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij een </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...5 lines deleted...]
-        <w:t>Bij</w:t>
+      <w:r>
+        <w:t>eGFR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> eGFR &lt; 50</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;60</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="367D525F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="78D420FC" w14:textId="55BB7D59" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij een </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...5 lines deleted...]
-        <w:t>Bij</w:t>
+      <w:r>
+        <w:t>eGFR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> eGFR &lt; 30</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;50</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="00CDC861" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="54CAA371" w14:textId="6B1B4712" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij een </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...5 lines deleted...]
-        <w:t>Bij</w:t>
+      <w:r>
+        <w:t>eGFR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> eGFR &lt; 60</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="718CD7C0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="795B10FA" w14:textId="2DDA46FB" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij herhaaldelijk </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...5 lines deleted...]
-        <w:t>Bij</w:t>
+      <w:r>
+        <w:t>eGFR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BC50D2">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> eGFR &lt; 50</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;60</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="41E720A3" w:rsidRDefault="00BC50D2" w14:paraId="433DC887" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="5969B0DE" w14:textId="40BE957E" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:rPr>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> eGFR &lt; 30</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij herhaaldelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;50</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="41E720A3" w:rsidP="41E720A3" w:rsidRDefault="41E720A3" w14:paraId="181536E9" w14:textId="0B88F7B3">
-[...41 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="76BEB477" w14:textId="3FE20176" w:rsidR="00EC46A7" w:rsidRDefault="00EC46A7" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>ja</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij herhaaldelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &lt;30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="68B13B51" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="6BBB173E" w14:textId="77777777" w:rsidR="009731F9" w:rsidRDefault="009731F9" w:rsidP="009731F9"/>
+    <w:p w14:paraId="617B7469" w14:textId="1565C36E" w:rsidR="00EC46A7" w:rsidRDefault="0030169C" w:rsidP="00EC46A7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="45"/>
         </w:numPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>nee</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0030169C">
+        <w:t>Als ik de diagnose Nierfunctiestoornis/nierinsufficiëntie (U99.01) toeken, zet ik ook altijd de contra-indicatie verminderde nierfunctie aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="723D6F1C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="603A6233" w14:textId="4DE640BF" w:rsidR="0030169C" w:rsidRDefault="0030169C" w:rsidP="0030169C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="39DC7976" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NGSingleChoice"/>
+    <w:p w14:paraId="08CE501E" w14:textId="6D717FE5" w:rsidR="0030169C" w:rsidRDefault="0030169C" w:rsidP="0030169C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="48"/>
         </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7632F20F" w14:textId="0EF8E658" w:rsidR="0030169C" w:rsidRDefault="0030169C" w:rsidP="0030169C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Gaat automatisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69100CF9" w14:textId="7F5F618C" w:rsidR="0030169C" w:rsidRDefault="0030169C" w:rsidP="0030169C">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Weet ik niet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D772C24" w14:textId="77777777" w:rsidR="0030169C" w:rsidRDefault="0030169C" w:rsidP="0030169C"/>
+    <w:p w14:paraId="37C68C9B" w14:textId="4F103D16" w:rsidR="00253ABA" w:rsidRDefault="009731F9" w:rsidP="00253ABA">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731F9">
+        <w:t>Ik heb de registratie (ICPC-code / contra-indicatie) van mijn patiënten met een verminderde nierfunctie goed op orde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC70BAE" w14:textId="7F81D778" w:rsidR="00205218" w:rsidRDefault="009A5EE0" w:rsidP="00205218">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33340C9B" wp14:editId="4066A501">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="55711264" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1A5FC5" w14:textId="77777777" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="00205218"/>
+    <w:p w14:paraId="02AF000B" w14:textId="769D441E" w:rsidR="009731F9" w:rsidRDefault="009731F9" w:rsidP="009A5EE0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009731F9">
+        <w:t xml:space="preserve">Voor al mijn patiënten met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009731F9">
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009731F9">
+        <w:t xml:space="preserve"> &lt;30 heb ik de contra-indicatie verminderde nierfunctie aan staan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5263D079" w14:textId="086AC25C" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="157B1275" wp14:editId="6BAFC019">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1762610885" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1762610885" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B667F97" w14:textId="77777777" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0"/>
+    <w:p w14:paraId="157169A0" w14:textId="1C981671" w:rsidR="00094BA9" w:rsidRDefault="00094BA9" w:rsidP="009A5EE0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094BA9">
+        <w:t xml:space="preserve">Als voorschrijvend huisarts heb je de wettelijke plicht een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00094BA9">
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00094BA9">
+        <w:t xml:space="preserve"> &lt;50 te melden bij de apotheek, als de patiënt dat goed vindt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6763B6" w14:textId="086B3F8B" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08AED8F0" wp14:editId="4ACEA587">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1133088951" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1133088951" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF620E3" w14:textId="77777777" w:rsidR="009A5EE0" w:rsidRPr="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F65B69B" w14:textId="472831C8" w:rsidR="00094BA9" w:rsidRDefault="00094BA9" w:rsidP="009A5EE0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094BA9">
+        <w:t>Ik vind het lastig om een verminderde nierfunctie (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BC50D2">
+      <w:r w:rsidRPr="00094BA9">
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00094BA9">
+        <w:t xml:space="preserve"> &lt;60) met mijn patiënten te bespreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BF63CE" w14:textId="1839E07C" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="162D21BF" wp14:editId="183C2934">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1572047307" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D72E4D5" w14:textId="77777777" w:rsidR="00B071A6" w:rsidRDefault="00B071A6" w:rsidP="009A5EE0"/>
+    <w:p w14:paraId="5EF72E59" w14:textId="0D992D51" w:rsidR="009A5EE0" w:rsidRDefault="00B071A6" w:rsidP="009A5EE0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B071A6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Bij een patiënt met een verminderde nierfunctie (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B071A6">
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B071A6">
+        <w:t xml:space="preserve"> &lt;60) wijs ik de patiënt op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B071A6">
+        <w:t>patiënteninformatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B071A6">
+        <w:t xml:space="preserve"> van Thuisarts.nl over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B071A6">
+        <w:t>nierschade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B071A6">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8422D0" w14:textId="77777777" w:rsidR="00B071A6" w:rsidRDefault="00B071A6" w:rsidP="00B071A6">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7438840A" wp14:editId="372E64DA">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1090182333" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AB63BB" w14:textId="77777777" w:rsidR="00B071A6" w:rsidRDefault="00B071A6" w:rsidP="00B071A6"/>
+    <w:p w14:paraId="7C3873FE" w14:textId="119F2F9F" w:rsidR="00C855B6" w:rsidRDefault="00C855B6" w:rsidP="00B071A6">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C855B6">
+        <w:t>Ik adviseer mijn patiënten met een verminderde nierfunctie (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C855B6">
+        <w:t>eGFR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C855B6">
+        <w:t xml:space="preserve"> &lt;60) om bij pijn geen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C855B6">
+        <w:t>NSAID's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C855B6">
+        <w:t xml:space="preserve"> te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DFC45C" w14:textId="77777777" w:rsidR="00B071A6" w:rsidRDefault="00B071A6" w:rsidP="00B071A6">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="687CA3A2" wp14:editId="109E701F">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1413960759" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EE06FB" w14:textId="77777777" w:rsidR="00C855B6" w:rsidRDefault="00C855B6" w:rsidP="00B071A6"/>
+    <w:p w14:paraId="4955C7DB" w14:textId="3E67A2BC" w:rsidR="00C855B6" w:rsidRDefault="00C855B6" w:rsidP="00C855B6">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C855B6">
+        <w:t>Bij het voorschrijven van medicatie vertrouw ik volledig op de medicatiebewaking van het HIS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E545F7F" w14:textId="60B86901" w:rsidR="00B071A6" w:rsidRDefault="00B071A6" w:rsidP="00B071A6">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="189EEC35" wp14:editId="23D85C29">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9502242" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9F7348" w14:textId="77777777" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0"/>
+    <w:p w14:paraId="6CD83CAA" w14:textId="3DBEA5E6" w:rsidR="00205218" w:rsidRDefault="00205218" w:rsidP="00327C29">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205218">
+        <w:t>Wat is je naam en de naam van je praktijk?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NB dit is t.b.v. spiegelinformatie in jouw groep. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AD62CB" w14:textId="6E9C9428" w:rsidR="009A5EE0" w:rsidRPr="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>weet</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BC50D2">
+      </w:pPr>
+      <w:r w:rsidRPr="009A5EE0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Voer uw antwoord in</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC50D2" w:rsidR="00BC50D2" w:rsidP="00BC50D2" w:rsidRDefault="00BC50D2" w14:paraId="5A2C7A1C" w14:textId="77777777">
-[...4518 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="009A5EE0" w:rsidRPr="009A5EE0">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lato">
-    <w:altName w:val="Segoe UI"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677A9"/>
+    <w:nsid w:val="07492E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677A9"/>
-    <w:lvl w:ilvl="0" w:tplc="181C3954">
+    <w:tmpl w:val="CC90504E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B420A30E">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="D7D21816">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="8A101354">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="BF6068A4">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="E1E0D62A">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677AB"/>
+    <w:nsid w:val="07CA7810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677AB"/>
-    <w:lvl w:ilvl="0" w:tplc="9E107D28">
+    <w:tmpl w:val="11DEB09A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FA948804">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="78A60924">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C94E87A">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="428A0274">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="71C0641E">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677AD"/>
+    <w:nsid w:val="34FD0D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677AD"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="25628CA0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C7C7880">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijst"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677AF"/>
-[...10 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="3D261423"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92BCE30E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Kop1-genummerd"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Kop2-genummerd"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...119 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Kop3-genummerd"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677B1"/>
+    <w:nsid w:val="3D6E5E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677B1"/>
-    <w:lvl w:ilvl="0" w:tplc="18663FFE">
+    <w:tmpl w:val="AE7C3A4E"/>
+    <w:lvl w:ilvl="0" w:tplc="E57ED7FE">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4AD2DDD8">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="648CD630">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="902C9448">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0EA2AE4E">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="74705676">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...46 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677B3"/>
+    <w:nsid w:val="46F9735D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677B3"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="E6F4DD36"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677B5"/>
+    <w:nsid w:val="54370BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677B5"/>
-    <w:lvl w:ilvl="0" w:tplc="96781ECC">
+    <w:tmpl w:val="E264C9BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F95E246C">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="ADA647C4">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7BF6F128">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="2488BC00">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="EAFEC908">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677B7"/>
+    <w:nsid w:val="55347565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677B7"/>
-    <w:lvl w:ilvl="0" w:tplc="783624E2">
+    <w:tmpl w:val="ED28D8D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="527AA786">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="41908392">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1D5EF1E8">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="EEC6E4E2">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="6E4A731A">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677B9"/>
+    <w:nsid w:val="5568377B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677B9"/>
-    <w:lvl w:ilvl="0" w:tplc="B522601A">
+    <w:tmpl w:val="546ACF2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="3CB2E448">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="1DD4B534">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1CF423B0">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="9008055A">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="9F74D340">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677BB"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:nsid w:val="57120A29"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7A6A850"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Lijstopsomteken2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...46 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Lijstopsomteken3"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...25 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677BD"/>
+    <w:nsid w:val="5C184970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677BD"/>
-    <w:lvl w:ilvl="0" w:tplc="DDD012CE">
+    <w:tmpl w:val="1C4CCE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="CA3A9F38">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="CBB0ACE8">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="DF30F94A">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1C14A0AC">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="908015AA">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677BF"/>
+    <w:nsid w:val="63741FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677BF"/>
-    <w:lvl w:ilvl="0" w:tplc="21261BE4">
+    <w:tmpl w:val="D7E87EA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="577A7308">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="8EA6FE4C">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="4E0EDE8A">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FC90CA32">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8312EC2E">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677C1"/>
-[...55 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="68107910"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF2472BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Lijstnummering"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Lijstnummering2"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Lijstnummering3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...25 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677C3"/>
+    <w:nsid w:val="7C550B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677C3"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="4B58F652"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677C5"/>
+    <w:nsid w:val="7F941658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677C5"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="25C098E8"/>
+    <w:lvl w:ilvl="0" w:tplc="D98ED52E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Bijlage"/>
+      <w:lvlText w:val="Bijlage %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...26 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...6579 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="587422666">
+  <w:num w:numId="1" w16cid:durableId="2036105191">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1026445243">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="593171272">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1008337569">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1200053308">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2086148160">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="108204942">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1159425561">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="517307843">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1375159396">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1855998875">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="888762083">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1421874605">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2034304253">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="244612863">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1683697826">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1427270423">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1286042416">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="322970271">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="616446539">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1937398501">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1575697738">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1820882858">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="517737764">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1748528906">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1343433185">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1574968135">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="714815390">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="946811711">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="996882843">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1606185036">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1115752548">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="108551630">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1409107347">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="834493009">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="136338862">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="159660274">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="305621149">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Kop1-genummerd"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="360" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlRestart w:val="0"/>
+        <w:pStyle w:val="Kop2-genummerd"/>
+        <w:lvlText w:val="%1.%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlRestart w:val="0"/>
+        <w:pStyle w:val="Kop3-genummerd"/>
+        <w:lvlText w:val="%1.%2.%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1077" w:hanging="357"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1728" w:hanging="648"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2232" w:hanging="792"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2736" w:hanging="936"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="1080"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3744" w:hanging="1224"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="4320" w:hanging="1440"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="212540925">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1917206951">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="800347317">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="30693661">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="670645227">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1360398512">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2069641473">
+  <w:num w:numId="45" w16cid:durableId="1351906975">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="305280729">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="342634835">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1421296023">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="638193597">
-[...179 lines deleted...]
-  <w:numIdMacAtCleanup w:val="62"/>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC50D2"/>
-[...49 lines deleted...]
-    <w:rsid w:val="7BAACD79"/>
+    <w:rsidRoot w:val="00205218"/>
+    <w:rsid w:val="00094BA9"/>
+    <w:rsid w:val="001A71D9"/>
+    <w:rsid w:val="00205218"/>
+    <w:rsid w:val="00225B02"/>
+    <w:rsid w:val="00253ABA"/>
+    <w:rsid w:val="0030169C"/>
+    <w:rsid w:val="00327C29"/>
+    <w:rsid w:val="00476272"/>
+    <w:rsid w:val="004E10E2"/>
+    <w:rsid w:val="00505539"/>
+    <w:rsid w:val="00506189"/>
+    <w:rsid w:val="005147C8"/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:rsid w:val="005E4B36"/>
+    <w:rsid w:val="006E1286"/>
+    <w:rsid w:val="00756B88"/>
+    <w:rsid w:val="007D0955"/>
+    <w:rsid w:val="00812258"/>
+    <w:rsid w:val="00821D64"/>
+    <w:rsid w:val="00840A00"/>
+    <w:rsid w:val="00915C38"/>
+    <w:rsid w:val="00944185"/>
+    <w:rsid w:val="009731F9"/>
+    <w:rsid w:val="009A5EE0"/>
+    <w:rsid w:val="009B60D0"/>
+    <w:rsid w:val="009D1E26"/>
+    <w:rsid w:val="00AD3036"/>
+    <w:rsid w:val="00B071A6"/>
+    <w:rsid w:val="00B42813"/>
+    <w:rsid w:val="00BB0BD6"/>
+    <w:rsid w:val="00C855B6"/>
+    <w:rsid w:val="00CF0BFA"/>
+    <w:rsid w:val="00D66FC4"/>
+    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="00E1684F"/>
+    <w:rsid w:val="00E366D2"/>
+    <w:rsid w:val="00E55BEF"/>
+    <w:rsid w:val="00EC46A7"/>
+    <w:rsid w:val="00FF732F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3252D505"/>
+  <w14:docId w14:val="2C96BFD1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{68FE17B6-3010-4AA5-AB99-722A4CAF6AB1}"/>
+  <w15:docId w15:val="{A62E48A1-3BC4-4B78-BAAC-89A1B21CBB59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:kern w:val="2"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14427,78 +3132,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -14533,57 +3238,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -14650,624 +3355,1143 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standaard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC50D2"/>
+    <w:rsid w:val="00B42813"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF6498"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E55BEF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="180" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF6498"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="120" w:after="60"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC50D2"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standaardalinea-lettertype" w:default="1">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Standaardtabel" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Geenlijst" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGQuestion" w:customStyle="1">
-[...2 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00E55BEF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-      <w:color w:val="004B71"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+      <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGHintText" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF6498"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGFormatText" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DF6498"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGSingleChoice" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00253ABA"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGFilter" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:link w:val="Titel"/>
+    <w:rsid w:val="00253ABA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGTextblock" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF6498"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kop2Char" w:customStyle="1">
-[...5 lines deleted...]
-    <w:rsid w:val="00BC50D2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DF6498"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="00C626B3"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="005B2AF3"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="708"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="24"/>
+      </w:numPr>
+      <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:before="20" w:after="20"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:before="20" w:after="20"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:before="20" w:after="20"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijst">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D22938"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:before="20" w:after="20"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="24"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstnummering2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="4"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B2AF3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="24"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop2-genummerd">
+    <w:name w:val="Kop 2 - genummerd"/>
+    <w:basedOn w:val="Kop2"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E55BEF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="38"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1-genummerd">
+    <w:name w:val="Kop 1 - genummerd"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E55BEF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop3-genummerd">
+    <w:name w:val="Kop 3 - genummerd"/>
+    <w:basedOn w:val="Kop3"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D22938"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D66FC4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="33"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
+    <w:name w:val="Bijlage"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E55BEF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="31"/>
+      </w:numPr>
+      <w:ind w:left="714" w:hanging="357"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TekstopmerkingChar" w:customStyle="1">
-[...4 lines deleted...]
-    <w:rsid w:val="00D22938"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF732F"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FF732F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00D22938"/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...39 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="272054460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1593582165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1925801195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="156fe7e2-4d68-4976-ac92-221b6ad69799">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cd87aaa9-2764-4ca5-98d6-90994324bc54" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="8b207d97a53bb5aca67846b764455997">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4237669b0fe527332cfcf89591cd27c5" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d5615b43c86017df9eab054ac47fbea4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="689c52d206cbd36163b4e1ac01a78d6f" ns2:_="" ns3:_="">
     <xsd:import namespace="156fe7e2-4d68-4976-ac92-221b6ad69799"/>
     <xsd:import namespace="cd87aaa9-2764-4ca5-98d6-90994324bc54"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="156fe7e2-4d68-4976-ac92-221b6ad69799" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -15303,50 +4527,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="296240b3-82fb-446b-a13e-4fc46c6b6567" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd87aaa9-2764-4ca5-98d6-90994324bc54" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -15447,91 +4676,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45749E84-FAB1-4C1F-84DF-EF54E491E00A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581EA6E3-639A-4968-B0FF-9D4D41939492}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE3702F9-BEF3-4AC3-8D75-8B7597DEA58D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D233EB2-64DC-4406-8894-6E9FA12C8971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C97A8EB3-6A8C-4008-BF56-E687076C4392}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44EFABC2-4361-488A-8BE6-4F0C1A11A04B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>258</Words>
+  <Characters>1421</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1676</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bloemendal, E. (Evelien)</dc:creator>
+  <dc:creator>Piël, M.C. (Maria)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CDBC6628A48AAC45AC23CD64CE1C9E98</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>