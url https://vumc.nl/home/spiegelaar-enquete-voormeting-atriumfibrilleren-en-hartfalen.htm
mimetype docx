--- v0 (2025-10-04)
+++ v1 (2026-06-29)
@@ -1,5087 +1,870 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CF3E8A" w:rsidR="0099316D" w:rsidP="0099316D" w:rsidRDefault="009D58E5" w14:paraId="216A4AA8" w14:textId="7FD52F2F">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="072C9BE2" w14:textId="01C17B98" w:rsidR="00505539" w:rsidRPr="00253ABA" w:rsidRDefault="009A5EE0" w:rsidP="00253ABA">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF3E8A">
+      <w:r w:rsidRPr="00253ABA">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enquête voormeting </w:t>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF3E8A" w:rsidR="0099316D">
+      <w:r w:rsidR="00205218" w:rsidRPr="00253ABA">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>‘</w:t>
+        <w:t xml:space="preserve">nquête Voormeting – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF3E8A" w:rsidR="0099316D">
+      <w:r w:rsidR="00171378">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Atriumfibrilleren en hartfalen: het opsporen, behandelen en coderen van hartaandoeningen in de huisartsenpraktijk’</w:t>
+        <w:t>Atriumfibrilleren en hartfalen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009D58E5" w:rsidP="009D58E5" w:rsidRDefault="009D58E5" w14:paraId="4F036FAF" w14:textId="05BEDD2F">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="150058E8" w14:textId="77777777" w:rsidR="00171378" w:rsidRPr="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00171378">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:t>van atriumfibrilleren en hartfalen.</w:t>
+        <w:t>Deze voormeting peilt jouw huidige kennis en overtuigingen over het opsporen, behandelen en coderen van atriumfibrilleren en hartfalen. De resultaten worden tijdens de spiegelbijeenkomst besproken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009D58E5" w:rsidP="009D58E5" w:rsidRDefault="009D58E5" w14:paraId="284FE77C" w14:textId="6AF15863">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0067C835" w14:textId="495F81BD" w:rsidR="00EC46A7" w:rsidRDefault="00171378" w:rsidP="00171378">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B52B4">
+      <w:r w:rsidRPr="00171378">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De antwoorden zullen dan tezamen met HIS-spiegelinformatie en toelichting gepresenteerd worden ten behoeve van onderlinge uitwisseling, reflectie en discussie over dit onderwerp. </w:t>
+        <w:br/>
+        <w:t>Het invullen van deze enquête kost ong. 2 minuten. Alvast bedankt!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="00BF4404" w:rsidP="009D58E5" w:rsidRDefault="00BF4404" w14:paraId="39F49581" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="44E26C15" w14:textId="77777777" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="00BF4404" w:rsidP="24C8284F" w:rsidRDefault="00BF4404" w14:paraId="78243BAD" w14:textId="77777777">
-[...145 lines deleted...]
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009D58E5" w:rsidP="00DD0C0E" w:rsidRDefault="00C33361" w14:paraId="1AE536EB" w14:textId="4CFB3E34">
+    <w:p w14:paraId="2384B9AE" w14:textId="0AFE0782" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik ben ervan op de hoogte dat het Zorgprogramma Atriumfibrilleren (AF) in 2022 is gestart in Amsterdam. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00807880" w:rsidP="00DD0C0E" w:rsidRDefault="00C33361" w14:paraId="2CD3AC8F" w14:textId="3F5688A5">
+    <w:p w14:paraId="24BAC400" w14:textId="23E93D34" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...35 lines deleted...]
-        <w:t>rvan ben ik niet op de hoogte</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja, daarvan ben ik op de hoogte </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00807880" w:rsidP="00807880" w:rsidRDefault="00807880" w14:paraId="2066800E" w14:textId="77777777">
-[...59 lines deleted...]
-    <w:p w:rsidR="00EF2DDA" w:rsidP="00DD0C0E" w:rsidRDefault="00EF2DDA" w14:paraId="74AB052B" w14:textId="7CB4C639">
+    <w:p w14:paraId="253F6900" w14:textId="4DC4B285" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee, daarvan ben ik niet op de hoogte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679F448C" w14:textId="77777777" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378"/>
+    <w:p w14:paraId="42DFCBA4" w14:textId="48C57CB6" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mijn praktijk doet mee aan het Zorgprogramma Atriumfibrilleren (AF) dat in 2022 is gestart in Amsterdam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F00588" w14:textId="40D18B1A" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t>Ja, daar doet mijn praktijk aan mee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF2DDA" w:rsidR="00EF2DDA" w:rsidP="4C498B75" w:rsidRDefault="00EF2DDA" w14:paraId="55AB0318" w14:textId="0E5A2566">
+    <w:p w14:paraId="39E455B5" w14:textId="0DA9D71E" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="51"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Nee, daar doet mijn praktijk niet aan mee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4FD8E558" w:rsidP="24C8284F" w:rsidRDefault="4FD8E558" w14:paraId="681EB874" w14:textId="615DE8E8">
+    <w:p w14:paraId="038ADCAF" w14:textId="77777777" w:rsidR="00171378" w:rsidRDefault="00171378" w:rsidP="00171378"/>
+    <w:p w14:paraId="10A817EB" w14:textId="24CE57CE" w:rsidR="00171378" w:rsidRDefault="007764A0" w:rsidP="00171378">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:t>n</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="007764A0">
+        <w:t>Ik ben ervan op de hoogte dat de ICPC-</w:t>
       </w:r>
-      <w:r w:rsidRPr="41A4B4BD" w:rsidR="4DDA3E50">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t>subcode</w:t>
       </w:r>
-      <w:r w:rsidRPr="41A4B4BD" w:rsidR="4FD8E558">
-[...6 lines deleted...]
-        <w:t>v</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t xml:space="preserve"> K77.02 (chronische </w:t>
       </w:r>
-      <w:r w:rsidRPr="41A4B4BD" w:rsidR="2FA42568">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t>decompensatio</w:t>
       </w:r>
-      <w:r w:rsidRPr="41A4B4BD" w:rsidR="4FD8E558">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t xml:space="preserve"> cordis) in 2022 is vervangen door K77.03 en K77.04 (resp. 'hartfalen met behouden linkerkamerfunctie' dan wel 'hartfalen met matige of verminderde linkerkamerfunctie'). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="00C33361" w:rsidP="00C33361" w:rsidRDefault="00C33361" w14:paraId="0FC12415" w14:textId="77777777">
-[...189 lines deleted...]
-    <w:p w:rsidRPr="009B52B4" w:rsidR="00C33361" w:rsidP="00DD0C0E" w:rsidRDefault="00C33361" w14:paraId="3847B848" w14:textId="38EE21A3">
+    <w:p w14:paraId="74124683" w14:textId="353F8C42" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="53"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-        <w:t>Ja</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja, daarvan ben ik op de hoogte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33361" w:rsidP="00DD0C0E" w:rsidRDefault="00C33361" w14:paraId="2FE529F8" w14:textId="77777777">
+    <w:p w14:paraId="7D1FF6BA" w14:textId="08F625E0" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="53"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...17 lines deleted...]
-        <w:t>Nee</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee, daarvan ben ik niet op de hoogte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00507903" w:rsidP="00507903" w:rsidRDefault="00507903" w14:paraId="62D6788D" w14:textId="77777777">
-[...176 lines deleted...]
-    <w:p w:rsidR="002E42DC" w:rsidP="00DD0C0E" w:rsidRDefault="00FC2A6B" w14:paraId="21A14CDB" w14:textId="69DBE1C6">
+    <w:p w14:paraId="37F2CEFF" w14:textId="77777777" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0"/>
+    <w:p w14:paraId="534A5E6C" w14:textId="2B5531FD" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="49"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007764A0">
+        <w:t xml:space="preserve">Ik vervang zoveel mogelijk de K77.02 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t>subcode</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t xml:space="preserve"> in mijn HIS door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t>subcodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007764A0">
+        <w:t xml:space="preserve"> K77.03 en K77.04. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01572793" w14:textId="4D906473" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Ja, dat probeer ik actief te doen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E42DC" w:rsidR="00FC2A6B" w:rsidP="00DD0C0E" w:rsidRDefault="00FC2A6B" w14:paraId="32CD0FD9" w14:textId="2855CFB1">
+    <w:p w14:paraId="07882DE7" w14:textId="58AC6BE1" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="54"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Nee, daar ben ik niet actief mee bezig</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A47A3" w:rsidP="002A47A3" w:rsidRDefault="002A47A3" w14:paraId="70A5E992" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Nu volgt een aantal stellingen. Geef per stelling aan in hoeverre u het hier mee eens bent op een 6-puntschaal van helemaal mee eens tot en met helemaal mee oneens. </w:t>
+    <w:p w14:paraId="246B6A02" w14:textId="77777777" w:rsidR="007764A0" w:rsidRDefault="007764A0" w:rsidP="007764A0"/>
+    <w:p w14:paraId="629E836F" w14:textId="2AACC48D" w:rsidR="007764A0" w:rsidRDefault="00A116E7" w:rsidP="007764A0">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A116E7">
+        <w:t>In mijn praktijk krijgen alle patiënten met een verhoogde CHA₂DS₂-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A116E7">
+        <w:t>VASc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A116E7">
+        <w:t>-score een antistollingsmiddel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8519B" w:rsidP="009D58E5" w:rsidRDefault="00E8519B" w14:paraId="6E42F831" w14:textId="77777777">
-[...142 lines deleted...]
-        <w:t>-VASc-score een antistollingsmiddel</w:t>
+    <w:p w14:paraId="324B3BD8" w14:textId="10A68051" w:rsidR="00985429" w:rsidRDefault="00985429" w:rsidP="00985429">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E955A9C" wp14:editId="394E4A05">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="734860431" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="000F4D1A" w:rsidP="009D58E5" w:rsidRDefault="000F4D1A" w14:paraId="47B287D1" w14:textId="77777777">
-[...660 lines deleted...]
-        <w:t>(asymptomatische) atriumfibrilleren op te sporen</w:t>
+    <w:p w14:paraId="2740E453" w14:textId="77777777" w:rsidR="00A116E7" w:rsidRDefault="00A116E7" w:rsidP="00A116E7"/>
+    <w:p w14:paraId="12E26F20" w14:textId="4DC2673D" w:rsidR="00A116E7" w:rsidRDefault="00A116E7" w:rsidP="00A116E7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A116E7">
+        <w:t>Bij iedere patiënt van 65 jaar en ouder in chronische zorg beoordeel ik de pols op regelmatigheid en frequentie (traag/snel) om vroegtijdig (asymptomatisch) atriumfibrilleren op te sporen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="000F4D1A" w:rsidP="009D58E5" w:rsidRDefault="000F4D1A" w14:paraId="463C9B0B" w14:textId="77777777">
-[...609 lines deleted...]
-        <w:t>registratie van mijn patiënten met hartfalen goed op orde</w:t>
+    <w:p w14:paraId="7309832B" w14:textId="38C470A6" w:rsidR="00985429" w:rsidRDefault="00985429" w:rsidP="00985429">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="632255C3" wp14:editId="524FBC9A">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="520902000" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009B52B4" w:rsidP="009B52B4" w:rsidRDefault="009B52B4" w14:paraId="5E7DA601" w14:textId="77777777">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="028CAE31" w14:textId="77777777" w:rsidR="00A116E7" w:rsidRDefault="00A116E7" w:rsidP="00A116E7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...525 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="76DC754B" w14:textId="731F2144" w:rsidR="00A116E7" w:rsidRDefault="00A116E7" w:rsidP="00A116E7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A116E7">
+        <w:t>Ik heb de ICPC-registratie van mijn patiënten met hartfalen goed op orde. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009B52B4" w:rsidP="009D58E5" w:rsidRDefault="009B52B4" w14:paraId="00D40CC4" w14:textId="77777777">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="106A9312" w14:textId="6010F470" w:rsidR="00985429" w:rsidRDefault="00985429" w:rsidP="00985429">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="057E4927" wp14:editId="14127490">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="953707586" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009B52B4" w:rsidP="5E75EEDA" w:rsidRDefault="000F4D1A" w14:paraId="50D0ED92" w14:textId="40C0B293">
-[...17 lines deleted...]
-        <w:t>2.</w:t>
+    <w:p w14:paraId="42E6282D" w14:textId="77777777" w:rsidR="00A116E7" w:rsidRDefault="00A116E7" w:rsidP="00A116E7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6B27E3" w14:textId="17FC9B86" w:rsidR="00A116E7" w:rsidRDefault="00A116E7" w:rsidP="00A116E7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A116E7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Om te kunnen bepalen of een patiënt de ICPC-</w:t>
       </w:r>
-      <w:r w:rsidRPr="5E75EEDA" w:rsidR="00AE6DEC">
-[...60 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A116E7">
         <w:t>subcode</w:t>
       </w:r>
-      <w:r w:rsidRPr="5E75EEDA" w:rsidR="006022C1">
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> middels een echocardiografie de linkerventrikelejectiefractie bepalen.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A116E7">
+        <w:t xml:space="preserve"> K77.03 of K77.04 krijgt, laat ik bij mijn patiënten met verdenking op hartfalen en een verhoogd (NT-pro)BNP en/of een afwijkend ECG middels een echocardiografie de linkerventrikelejectiefractie bepalen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="009B52B4" w:rsidP="009B52B4" w:rsidRDefault="009B52B4" w14:paraId="25FB9CC9" w14:textId="77777777">
-[...554 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="7AFF396A" w14:textId="23A6E174" w:rsidR="00985429" w:rsidRPr="00171378" w:rsidRDefault="00985429" w:rsidP="00985429">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5423E918" wp14:editId="1E42928D">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1377659019" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1572047307" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF4404" w:rsidP="009D58E5" w:rsidRDefault="00BF4404" w14:paraId="2C67E955" w14:textId="77777777">
-[...47 lines deleted...]
-        <w:t>3.0 Wat is uw naam?</w:t>
+    <w:p w14:paraId="7D9F7348" w14:textId="77777777" w:rsidR="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0"/>
+    <w:p w14:paraId="6CD83CAA" w14:textId="00D4218D" w:rsidR="00205218" w:rsidRDefault="00205218" w:rsidP="00985429">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205218">
+        <w:t>Wat is je naam en de naam van je praktijk?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NB dit is t.b.v. spiegelinformatie in jouw groep. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B52B4" w:rsidR="00BF4404" w:rsidP="009D58E5" w:rsidRDefault="00BF4404" w14:paraId="740CADDA" w14:textId="0105CE6A">
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54AD62CB" w14:textId="6E9C9428" w:rsidR="009A5EE0" w:rsidRPr="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B52B4">
+      <w:r w:rsidRPr="009A5EE0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>NB dit t.b.v. spiegelinformatie in uw toetsgroep.</w:t>
+        <w:t>Voer uw antwoord in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E61BD5" w:rsidP="00BF4404" w:rsidRDefault="00E61BD5" w14:paraId="5321FCA1" w14:textId="77777777">
-[...67 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="009A5EE0" w:rsidRPr="009A5EE0">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lato">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CIDFont+F1">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0480527D"/>
+    <w:nsid w:val="07492E32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="74A0BCEC"/>
-    <w:lvl w:ilvl="0" w:tplc="04130003">
+    <w:tmpl w:val="CC90504E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1125" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1845" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2565" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3285" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4005" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4725" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677AD"/>
+    <w:nsid w:val="07CA7810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="157677AD"/>
-    <w:lvl w:ilvl="0" w:tplc="7A9E60CE">
+    <w:tmpl w:val="11DEB09A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="24288A7E">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="A0B6084E">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0A48AB92">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="7B80803C">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0CB6E3BA">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...50 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157677AF"/>
-[...698 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FD0D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25628CA0"/>
     <w:lvl w:ilvl="0" w:tplc="5C7C7880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijst"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5124,277 +907,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39192732"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="376B3333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B42ECB54"/>
-    <w:lvl w:ilvl="0" w:tplc="04130003">
+    <w:tmpl w:val="BB58CC84"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384C697D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C3E7370"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D261423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92BCE30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop1-genummerd"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Kop2-genummerd"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -5468,205 +1251,746 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D6E5E21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE7C3A4E"/>
+    <w:lvl w:ilvl="0" w:tplc="E57ED7FE">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46F9735D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6F4DD36"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54370BFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E264C9BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C1435A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="517C6156"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55347565"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED28D8D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2A0852"/>
-[...107 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="5568377B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="546ACF2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57120A29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7A6A850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Lijstopsomteken3"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5699,163 +2023,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="656811A6"/>
+    <w:nsid w:val="5C184970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="683C42DC"/>
-    <w:lvl w:ilvl="0" w:tplc="04130003">
+    <w:tmpl w:val="1C4CCE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8716F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF16DA8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63741FA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7E87EA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68107910"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF2472BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Lijstnummering2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
@@ -5928,65 +2478,356 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D552FF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE9A4F3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739D2C3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A73402C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C550B93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B58F652"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F941658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25C098E8"/>
     <w:lvl w:ilvl="0" w:tplc="D98ED52E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Bijlage"/>
       <w:lvlText w:val="Bijlage %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:hAnsi="Arial Unicode MS"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -6038,70 +2879,265 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1008337569">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1575697738">
+  <w:num w:numId="1" w16cid:durableId="2036105191">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1026445243">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="517737764">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="3" w16cid:durableId="593171272">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1008337569">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1200053308">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2086148160">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="108204942">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1159425561">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="517307843">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1375159396">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1855998875">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="888762083">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1421874605">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2034304253">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="244612863">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1683697826">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1427270423">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1286042416">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="322970271">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="616446539">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1937398501">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1575697738">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1820882858">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="517737764">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1748528906">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1343433185">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1574968135">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="714815390">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="946811711">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="996882843">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1606185036">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1115752548">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="108551630">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1409107347">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="834493009">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="136338862">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="159660274">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="305621149">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Kop1-genummerd"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlRestart w:val="0"/>
         <w:pStyle w:val="Kop2-genummerd"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
@@ -6190,319 +3226,273 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="749698660">
+  <w:num w:numId="39" w16cid:durableId="212540925">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1917206951">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="800347317">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="30693661">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="670645227">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1701322393">
+  <w:num w:numId="44" w16cid:durableId="1360398512">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1660620396">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1054086832">
+  <w:num w:numId="45" w16cid:durableId="1351906975">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="305280729">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="342634835">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1421296023">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="402722363">
-[...2 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1069575533">
+  <w:num w:numId="49" w16cid:durableId="264773512">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="689838085">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1494031246">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1461801326">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="866676325">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="18"/>
+  <w:num w:numId="53" w16cid:durableId="407045175">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="588998872">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D58E5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001551B4"/>
+    <w:rsidRoot w:val="00205218"/>
+    <w:rsid w:val="00094BA9"/>
+    <w:rsid w:val="00171378"/>
     <w:rsid w:val="001A71D9"/>
-    <w:rsid w:val="001F4A93"/>
-    <w:rsid w:val="002107E6"/>
+    <w:rsid w:val="00205218"/>
     <w:rsid w:val="00225B02"/>
-    <w:rsid w:val="002A47A3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0041601D"/>
+    <w:rsid w:val="00253ABA"/>
+    <w:rsid w:val="0030169C"/>
+    <w:rsid w:val="00327C29"/>
     <w:rsid w:val="00476272"/>
-    <w:rsid w:val="004B3838"/>
     <w:rsid w:val="004E10E2"/>
-    <w:rsid w:val="004E49E4"/>
-    <w:rsid w:val="00503BF7"/>
     <w:rsid w:val="00505539"/>
     <w:rsid w:val="00506189"/>
-    <w:rsid w:val="00507903"/>
     <w:rsid w:val="005147C8"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rsid w:val="005E4B36"/>
-    <w:rsid w:val="006022C1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006521AB"/>
     <w:rsid w:val="006E1286"/>
+    <w:rsid w:val="00756B88"/>
+    <w:rsid w:val="007764A0"/>
     <w:rsid w:val="007D0955"/>
-    <w:rsid w:val="007D0C53"/>
-    <w:rsid w:val="00807880"/>
+    <w:rsid w:val="00812258"/>
     <w:rsid w:val="00821D64"/>
     <w:rsid w:val="00840A00"/>
-    <w:rsid w:val="00854250"/>
     <w:rsid w:val="00915C38"/>
     <w:rsid w:val="00944185"/>
-    <w:rsid w:val="0099316D"/>
-    <w:rsid w:val="009B52B4"/>
+    <w:rsid w:val="009731F9"/>
+    <w:rsid w:val="00985429"/>
+    <w:rsid w:val="009A5EE0"/>
     <w:rsid w:val="009B60D0"/>
-    <w:rsid w:val="009C1EE9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AC6D65"/>
+    <w:rsid w:val="009D1E26"/>
+    <w:rsid w:val="00A116E7"/>
     <w:rsid w:val="00AD3036"/>
-    <w:rsid w:val="00AE1B2D"/>
-    <w:rsid w:val="00AE6DEC"/>
+    <w:rsid w:val="00B071A6"/>
     <w:rsid w:val="00B42813"/>
-    <w:rsid w:val="00B922E5"/>
     <w:rsid w:val="00BB0BD6"/>
-    <w:rsid w:val="00BF4404"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C33361"/>
+    <w:rsid w:val="00C005F3"/>
+    <w:rsid w:val="00C855B6"/>
     <w:rsid w:val="00CF0BFA"/>
-    <w:rsid w:val="00CF3E8A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF7EFB"/>
     <w:rsid w:val="00D66FC4"/>
-    <w:rsid w:val="00DD0C0E"/>
     <w:rsid w:val="00DF6498"/>
     <w:rsid w:val="00E1684F"/>
     <w:rsid w:val="00E366D2"/>
-    <w:rsid w:val="00E416B8"/>
     <w:rsid w:val="00E55BEF"/>
-    <w:rsid w:val="00E61BD5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FC2A6B"/>
+    <w:rsid w:val="00EC46A7"/>
     <w:rsid w:val="00FF732F"/>
-    <w:rsid w:val="04988877"/>
-[...25 lines deleted...]
-    <w:rsid w:val="7D8544F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="454D74D7"/>
+  <w14:docId w14:val="2C96BFD1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6159ADE1-0A24-4F70-8236-8B8C1F790C69}"/>
+  <w15:docId w15:val="{A62E48A1-3BC4-4B78-BAAC-89A1B21CBB59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:uiPriority="4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6550,51 +3540,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -6658,52 +3648,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6770,54 +3760,54 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standaard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009D58E5"/>
+    <w:rsid w:val="00B42813"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DF6498"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
@@ -6872,485 +3862,720 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standaardalinea-lettertype" w:default="1">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Standaardtabel" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00205218"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Geenlijst" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Kop2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00E55BEF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kop3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DF6498"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kop1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DF6498"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="00253ABA"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitelChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:link w:val="Titel"/>
-    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="00253ABA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DF6498"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OndertitelChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00DF6498"/>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kop4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijst">
     <w:name w:val="List"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2-genummerd" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop2-genummerd">
     <w:name w:val="Kop 2 - genummerd"/>
     <w:basedOn w:val="Kop2"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
+        <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop1-genummerd" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1-genummerd">
     <w:name w:val="Kop 1 - genummerd"/>
     <w:basedOn w:val="Kop1"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop3-genummerd" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop3-genummerd">
     <w:name w:val="Kop 3 - genummerd"/>
     <w:basedOn w:val="Kop3"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D66FC4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="33"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijlage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
     <w:name w:val="Bijlage"/>
     <w:basedOn w:val="Kop1"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="31"/>
       </w:numPr>
       <w:ind w:left="714" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00FF732F"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitaatChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00FF732F"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGFilter" w:customStyle="1">
-[...1 lines deleted...]
-    <w:rsid w:val="002A47A3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00205218"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...5 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGFormatText" w:customStyle="1">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i/>
-      <w:color w:val="A9A9A9"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NGTextblock" w:customStyle="1">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:eastAsia="Lato" w:cs="Lato"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="272054460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="279187327">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="707991930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1593582165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1925801195">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Ree75339e942d4202" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R91cf73483b584680" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R7a2a67d47c8442fa" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7618,75 +4843,86 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="156fe7e2-4d68-4976-ac92-221b6ad69799">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cd87aaa9-2764-4ca5-98d6-90994324bc54" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="1682d4f83db3459b96d6f150ad5d9a5b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="51c7ac37e8a129e93383a6d1b2807b49" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d5615b43c86017df9eab054ac47fbea4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="689c52d206cbd36163b4e1ac01a78d6f" ns2:_="" ns3:_="">
     <xsd:import namespace="156fe7e2-4d68-4976-ac92-221b6ad69799"/>
     <xsd:import namespace="cd87aaa9-2764-4ca5-98d6-90994324bc54"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="156fe7e2-4d68-4976-ac92-221b6ad69799" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7715,50 +4951,60 @@
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="296240b3-82fb-446b-a13e-4fc46c6b6567" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd87aaa9-2764-4ca5-98d6-90994324bc54" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -7860,93 +5106,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581EA6E3-639A-4968-B0FF-9D4D41939492}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE5976EF-7B80-43B3-A7C4-2FF2DAA841A6}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D233EB2-64DC-4406-8894-6E9FA12C8971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF5F8826-E0AA-45D5-8392-B605B8B1947E}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>294</Words>
+  <Characters>1623</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1914</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Roelofs, R. (Rik)</dc:creator>
-  <keywords/>
+  <dc:creator>Piël, M.C. (Maria)</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Bloemendal, E. (Evelien)</lastModifiedBy>
-  <revision>52</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CDBC6628A48AAC45AC23CD64CE1C9E98</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>