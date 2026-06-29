--- v0 (2026-04-08)
+++ v1 (2026-06-29)
@@ -1,2378 +1,1277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="7EDE57C2" w:rsidP="28592808" w:rsidRDefault="7EDE57C2" w14:paraId="55BC911B" w14:textId="3BB2379A">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidRPr="002E4E19" w:rsidR="00505539" w:rsidP="002E4E19" w:rsidRDefault="009A5EE0" w14:paraId="072C9BE2" w14:textId="62A1D5A4">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B34CEE3" w:rsidR="7EDE57C2">
+      <w:r w:rsidRPr="002E4E19">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...3 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>Bijlage 2: Enquête voormetin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0B34CEE3" w:rsidR="1EDC8366">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4E19" w:rsidR="00205218">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...3 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>g</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0B34CEE3" w:rsidR="7EDE57C2">
+        <w:t xml:space="preserve">nquête Voormeting – </w:t>
+      </w:r>
+      <w:r w:rsidR="008C090B">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...3 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0B34CEE3" w:rsidR="66F1FAF5">
+        <w:t>Astma en COPD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008C090B" w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="6B4223F9" w14:textId="5B4AD5A1">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...3 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0B34CEE3" w:rsidR="7EDE57C2">
+      </w:pPr>
+      <w:r w:rsidRPr="008C090B">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Astma en COPD: Reflectie op kwaliteit en duurzaamheid van zorg’ </w:t>
+        <w:t>Deze enquête peilt jouw huidige kennis en overtuigingen over astma en COPD. De resultaten worden tijdens de spiegelbijeenkomst besproken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7EDE57C2" w:rsidP="28592808" w:rsidRDefault="7EDE57C2" w14:paraId="10600F01" w14:textId="756C452E">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="41E5DCE5" w:rsidR="7EDE57C2">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="24C9583D" w14:textId="6D4FD38F">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="008C090B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008C090B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Het invullen van deze enquête kost ong. 2 minuten. Alvast bedankt!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="32C36639" w:rsidP="2FAEC74F" w:rsidRDefault="32C36639" w14:paraId="2887E765" w14:textId="79BD3E4C">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="4C02BA78" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2FAEC74F" w:rsidR="32C36639">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="2FAEC74F" w:rsidRDefault="008614CF" w14:paraId="1DC031A0" w14:textId="64DE2FAF">
-[...130 lines deleted...]
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="13832996" w14:textId="7E121169">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="7E3A17F4" w14:textId="6A9204F7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Waar</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Een poederinhalator heeft een tienmaal lagere milieu-impact dan een aerosol met drijfgassen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="0FFC5D8C" w14:textId="77623A5D">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="5DA92608" w14:textId="08FFEA89">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Niet waar</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Waar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="718FA836" w14:textId="03BCBDF5">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="7AC3D541" w14:textId="6059546E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Weet ik niet</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Niet waar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6980B154" w:rsidP="6980B154" w:rsidRDefault="6980B154" w14:paraId="570254A8" w14:textId="38A9FDAA">
-[...27 lines deleted...]
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="080C4F9D" w14:textId="44439412">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="1672A9CF" w14:textId="41D39708">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidR="20A0B35C">
+      <w:r w:rsidR="5576FE68">
         <w:rPr/>
-        <w:t>Dosisaerosol</w:t>
+        <w:t xml:space="preserve">Weet </w:t>
+      </w:r>
+      <w:r w:rsidR="5576FE68">
+        <w:rPr/>
+        <w:t>ik niet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="37F42004" w:rsidP="6980B154" w:rsidRDefault="37F42004" w14:paraId="7DA36FDD" w14:textId="15FBADED">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="4DA71E27" w14:textId="77777777"/>
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="46F74D58" w14:textId="31C42297">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t>oederinhalator</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Welk type inhalator schrijf jij het vaakst voor bij patiënten met astma?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6980B154" w:rsidP="6980B154" w:rsidRDefault="6980B154" w14:paraId="37883FD9" w14:textId="7C77D706">
-[...24 lines deleted...]
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="51E2B45C" w14:textId="14358D3D">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="78C10806" w14:textId="7B09CEEA">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Dosisaerosol</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7A15A514" w:rsidP="6980B154" w:rsidRDefault="7A15A514" w14:paraId="73A20D7A" w14:textId="597A2D7D">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="27867831" w14:textId="71EF8AA4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t>ederinhalator</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Poederinhalator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6980B154" w:rsidP="6980B154" w:rsidRDefault="6980B154" w14:paraId="52FBD6EA" w14:textId="74B516CD">
-[...25 lines deleted...]
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="7787AB44" w14:textId="093967C4">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="4D17882B" w14:textId="77777777"/>
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="536F884D" w14:textId="3EDFF1B0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Klinische effectiviteit</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Welk type inhalator schrijf jij het vaakst voor bij patiënten met COPD?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="57C8A902" w14:textId="2E9CB95A">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="4C739409" w14:textId="6FAE273C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Gebruiksgemak voor de patiënt</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Dosisaerosol</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="14AD55BD" w14:textId="59187E13">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="11D57049" w14:textId="2F034108">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Kosten/vergoeding</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Poederinhalator</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="427E4769" w14:textId="33B06F60">
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="008C090B" w14:paraId="519478B8" w14:textId="77777777"/>
+    <w:p w:rsidR="008C090B" w:rsidP="008C090B" w:rsidRDefault="007F705B" w14:paraId="431477EE" w14:textId="73BAA259">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="65EA36C7" w:rsidR="2E162F48">
+      </w:pPr>
+      <w:r w:rsidRPr="007F705B">
+        <w:t>Welke overwegingen spelen voor jou een belangrijke rol bij de keuze voor een bepaald type inhalator? (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F705B">
         <w:rPr>
-          <w:vertAlign w:val="subscript"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...7 lines deleted...]
-        <w:t>uitstoot)</w:t>
+        <w:t>Meerdere antwoorden mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F705B">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="107C1141" w14:textId="2F9603BA">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="421A2DD1" w14:textId="3B2F89B6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Beschikbaarheid in het formularium</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Klinische effectiviteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="6631FE43" w14:textId="60373801">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="35381848" w14:textId="15765F0F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Voorkeur patiënt</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Gebruiksgemak voor de patiënt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="6C83D35C" w14:textId="3DB07B5B">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="37AE22BF" w14:textId="660350DD">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Advies longverpleegkundige/apotheker</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Kosten/vergoeding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="2E5BE1C8" w14:textId="54BD8D51">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="0D128DB1" w14:textId="1770C3EC">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Anders, namelijk...</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Milieubelasting (CO2-uitstoot)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6980B154" w:rsidP="6980B154" w:rsidRDefault="6980B154" w14:paraId="168D0669" w14:textId="17362799">
-[...17 lines deleted...]
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="0B14E67C" w14:textId="59F021C4">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="4188BD30" w14:textId="71952D15">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Ja</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Beschikbaarheid in het formularium</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="4BD3110F" w14:textId="4CF6B3B9">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="38886710" w14:textId="53CB6E98">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Misschien</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Voorkeur patiënt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="20A0B35C" w:rsidP="6980B154" w:rsidRDefault="20A0B35C" w14:paraId="423FEE59" w14:textId="028788CF">
+    <w:p w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="5056EF48" w14:textId="6B2A825D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Nee</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Advies longverpleegkundige/apotheek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6980B154" w:rsidP="6980B154" w:rsidRDefault="6980B154" w14:paraId="69546741" w14:textId="227CEC94">
-[...58 lines deleted...]
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="65B315E8" w14:textId="39E8CBB1">
+    <w:p w:rsidRPr="00096647" w:rsidR="007F705B" w:rsidP="007F705B" w:rsidRDefault="007F705B" w14:paraId="73ADD03F" w14:textId="05BCAF80">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="30"/>
         </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Andere: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F705B">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Altijd</w:t>
+        <w:t>vul in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="74E469B3" w14:textId="1725A33B">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="414A1A76" w14:textId="77777777"/>
+    <w:p w:rsidR="007F705B" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="7C527EBE" w14:textId="7E3AE040">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...8 lines deleted...]
-        <w:t>Vaak</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00096647">
+        <w:t>Zou je bereid zijn om over te stappen op milieuvriendelijkere inhalatoren als effectiviteit, kosten en gebruiksgemak gelijk blijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="439C1595" w14:textId="00CD2D1F">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="3ED3FA05" w14:textId="40FD6642">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Soms</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="7C4E0EF3" w14:textId="65CA7249">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="06EB2C2C" w14:textId="1E368C1B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Zelden</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Misschien</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="3D3E1AFC" w14:textId="434A95D2">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="63547C09" w14:textId="2F2038F4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Nooit</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Nee</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7C2D586F" w:rsidP="10AA0558" w:rsidRDefault="7C2D586F" w14:paraId="62644FAB" w14:textId="32BBB5F7">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="62D1C199" w14:textId="77777777"/>
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="14FD2A4C" w14:textId="092C5028">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Niet van toepassing, ik ben niet op de hoogte van het bestaan</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00096647">
+        <w:t>Ik gebruik het Amsterdams Longformularium als leidraad bij het voorschrijven van inhalatiemedicatie voor astma en COPD. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="2F88A3DB" w14:textId="64070681">
-[...75 lines deleted...]
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="28F7D23D" w14:textId="39E8CBB1">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="75283261" w14:textId="39C62A22">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...14 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Altijd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="3224359C" w14:textId="1725A33B">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="163E5A18" w14:textId="03CAACD5">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...7 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Vaak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="6018AB2F" w14:textId="00CD2D1F">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="088C99E4" w14:textId="16573D1F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Soms</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="1A39A53F" w14:textId="65CA7249">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="7B80A523" w14:textId="5F8E3D83">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Zelden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="0CBB7651" w14:textId="434A95D2">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="5A15C5C1" w14:textId="5B17B5BD">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t>Nooit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="2F63E947" w14:textId="4FDA5206">
-[...309 lines deleted...]
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="56DB99C7" w14:textId="39E8CBB1">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="2AEBAA5C" w14:textId="400EF83D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>Altijd</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Niet van toepassing, ik ben niet op de hoogte van het bestaan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="38C944A7" w14:textId="1725A33B">
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="00096647" w14:paraId="174347EA" w14:textId="77777777"/>
+    <w:p w:rsidR="00096647" w:rsidP="00096647" w:rsidRDefault="0066542E" w14:paraId="43727F48" w14:textId="394D677D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...8 lines deleted...]
-        <w:t>Vaak</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0066542E">
+        <w:t>Ik kies voor een combinatie van een inhalatiecorticosteroïd (ICS) en een luchtwegverwijder als eerste stap in de behandeling van volwassenen met astma. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="3E684379" w14:textId="00CD2D1F">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="2A4C5891" w14:textId="01E8F5B4">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Soms</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Altijd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="2DCA3A70" w14:textId="65CA7249">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="20BB73ED" w14:textId="296FD3AD">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Zelden</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vaak </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="1BC6C9A0" w14:textId="434A95D2">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="3BFE8416" w14:textId="14BA6AFF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>Nooit</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Zelden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="3250B567" w14:textId="248A5B02">
-[...43 lines deleted...]
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="1777C13F" w14:textId="5D7A7294">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="079AE9D5" w14:textId="0F47067A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> eerste stap</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Soms</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="0EE95102" w:rsidRDefault="008614CF" w14:paraId="211A6A51" w14:textId="79BC65B0">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="75D214EF" w14:textId="5CC69EDA">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:t>a ≥1 longaanvallen per jaar</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Nooit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6FA10D60" w:rsidP="39250733" w:rsidRDefault="6FA10D60" w14:paraId="48E3D8D1" w14:textId="3062AFD8">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="186F0FA2" w14:textId="77777777"/>
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="3572ECB1" w14:textId="2D1EB5A2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:rPr/>
-[...15 lines deleted...]
-        <w:t>2 longaanvallen per jaar</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0066542E">
+        <w:t>Ik kies Foster (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beclometason</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Formoterol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:t xml:space="preserve">) of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:t>Symbicort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066542E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Budesonide/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Formoterol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:t xml:space="preserve">) als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:t>eerstekeusbehandeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0066542E">
+        <w:t xml:space="preserve"> bij volwassenen met astma. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008614CF" w:rsidP="65EA36C7" w:rsidRDefault="008614CF" w14:paraId="63A914A2" w14:textId="4DF92E42">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="1ECBEB03" w14:textId="55BA1085">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...12 lines deleted...]
-        <w:t>ooit</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Altijd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6A15CDCD" w:rsidP="05FECE9B" w:rsidRDefault="6A15CDCD" w14:paraId="2F6814E1" w14:textId="4C407C33">
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="729770EC" w14:textId="733BA715">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vaak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="728F6E5D" w14:textId="51BA249E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zelden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="5786C02D" w14:textId="5B5B8183">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Soms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="549C9374" w14:textId="453246EB">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nooit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="0066542E" w14:paraId="48ED7B29" w14:textId="77777777"/>
+    <w:p w:rsidR="0066542E" w:rsidP="0066542E" w:rsidRDefault="00C552F3" w14:paraId="692190AB" w14:textId="1E7EEE57">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidR="6A15CDCD">
+      <w:r w:rsidRPr="5BBE8E51" w:rsidR="6BCE807B">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Vul aan:</w:t>
+      </w:r>
+      <w:r w:rsidR="6BCE807B">
         <w:rPr/>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7F3D05D1">
+        <w:t xml:space="preserve"> Ik kies voor een ICS bij </w:t>
+      </w:r>
+      <w:r w:rsidR="6BCE807B">
         <w:rPr/>
-        <w:t>nders</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7F3D05D1">
+        <w:t>COPD</w:t>
+      </w:r>
+      <w:r w:rsidR="0725E22D">
         <w:rPr/>
-        <w:t>, namelijk...</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="6BCE807B">
+        <w:rPr/>
+        <w:t>patiënten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="65EA36C7" w:rsidP="65EA36C7" w:rsidRDefault="65EA36C7" w14:paraId="719CE0B3" w14:textId="39F49D66">
-[...2 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w:rsidR="00C552F3" w:rsidP="00C552F3" w:rsidRDefault="00C552F3" w14:paraId="5111C7F8" w14:textId="75BC1CE3">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Als eerste stap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C552F3" w:rsidP="00C552F3" w:rsidRDefault="00C552F3" w14:paraId="2C19B752" w14:textId="2E9B627E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C552F3">
+        <w:t>≥1 longaanvallen per jaar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C552F3" w:rsidP="00C552F3" w:rsidRDefault="00C552F3" w14:paraId="4E6B84C2" w14:textId="75BC59CC">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C552F3">
+        <w:t>Na ≥ 2 longaanvallen per jaar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C552F3" w:rsidP="00C552F3" w:rsidRDefault="00C552F3" w14:paraId="05CD974F" w14:textId="1F411608">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nooit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD32C7" w:rsidP="00C552F3" w:rsidRDefault="00C552F3" w14:paraId="069BA37D" w14:textId="68E95EAA">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Andere: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C552F3">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...10 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>vul in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="65EA36C7" w:rsidP="41E5DCE5" w:rsidRDefault="65EA36C7" w14:paraId="3583D3B2" w14:textId="4B7DC953">
-[...2 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+    <w:p w:rsidR="00D93C37" w:rsidP="00EA1E73" w:rsidRDefault="00D93C37" w14:paraId="7131C77E" w14:textId="2959D020"/>
+    <w:p w:rsidR="00205218" w:rsidP="00C552F3" w:rsidRDefault="00205218" w14:paraId="6CD83CAA" w14:textId="4604AA28">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205218">
+        <w:t>Wat is je naam en de naam van je praktijk?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NB dit is t.b.v. spiegelinformatie in jouw groep. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009A5EE0" w:rsidR="009A5EE0" w:rsidP="009A5EE0" w:rsidRDefault="009A5EE0" w14:paraId="54AD62CB" w14:textId="6E9C9428">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...10 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41E5DCE5" w:rsidR="1375EEA0">
+      <w:r w:rsidRPr="009A5EE0">
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...10 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>10. Wat is jouw naam en de naam van jouw praktijk?</w:t>
+        <w:t>Voer uw antwoord in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1375EEA0" w:rsidP="41E5DCE5" w:rsidRDefault="1375EEA0" w14:paraId="01431692" w14:textId="543D0502">
-[...233 lines deleted...]
-    <w:sectPr w:rsidR="68212A8A">
+    <w:sectPr w:rsidRPr="009A5EE0" w:rsidR="009A5EE0">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="18">
-[...222 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB66D73"/>
+    <w:nsid w:val="11D66BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="437C4734"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+    <w:tmpl w:val="D3086412"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C542221"/>
+    <w:nsid w:val="11DA793C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D7C09FC8"/>
+    <w:tmpl w:val="85CEAAFA"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B768BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7CE0CCC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151B578F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA160DAA"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -2412,393 +1311,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141229AF"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A9066B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5866CF90"/>
-[...338 lines deleted...]
-    <w:tmpl w:val="760C10E8"/>
+    <w:tmpl w:val="E7B2220E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2840,51 +1400,503 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25641E23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA6222D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29E86D9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11809FB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B872215"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85826D7A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F2D039E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C23E3B8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FD0D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25628CA0"/>
     <w:lvl w:ilvl="0" w:tplc="5C7C7880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijst"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2927,277 +1939,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363263E8"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384C697D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F2F2D0E6"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    <w:tmpl w:val="3C3E7370"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D261423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92BCE30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop1-genummerd"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Kop2-genummerd"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -3271,390 +2170,842 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB54875"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A090F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EE889402"/>
+    <w:tmpl w:val="BD5CF7FC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...225 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CCB5E1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB544FB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D6314D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C72C5956"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4B6B6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7772DF64"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50006875"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F3EE796"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C1435A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="517C6156"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DE1665"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BACA511C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57120A29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7A6A850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
@@ -3727,164 +3078,616 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60781C0C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58173B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6CDEDDA2"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    <w:tmpl w:val="138C59C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA9341F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D8058AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5041D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8608572"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8716F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF16DA8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67377637"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCFA3B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68107910"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF2472BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Lijstnummering2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
@@ -3957,51 +3760,681 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7B4597"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A28C0D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D552FF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE9A4F3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739D2C3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A73402C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77455436"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC8A4B02"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793F3931"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85E8AC82"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB815F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A922252"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F941658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25C098E8"/>
     <w:lvl w:ilvl="0" w:tplc="D98ED52E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Bijlage"/>
       <w:lvlText w:val="Bijlage %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:hAnsi="Arial Unicode MS"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -4067,271 +4500,70 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="52">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="1008337569">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="51">
-[...11 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1008337569">
+  <w:num w:numId="2" w16cid:durableId="1286042416">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1200053308">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3" w16cid:durableId="1575697738">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2086148160">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="4" w16cid:durableId="517737764">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="108204942">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="5" w16cid:durableId="1606185036">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1159425561">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="6" w16cid:durableId="108551630">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="517307843">
-[...189 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="7" w16cid:durableId="305621149">
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Kop1-genummerd"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlRestart w:val="0"/>
         <w:pStyle w:val="Kop2-genummerd"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
@@ -4420,452 +4652,262 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1208643225">
+  <w:num w:numId="8" w16cid:durableId="264773512">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="689838085">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1494031246">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="407045175">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="588998872">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="920411669">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2092966298">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1919483946">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="681207002">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="826285826">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1912884822">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="588269461">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="763108889">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="502357221">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="820929331">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1743866610">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="807087652">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1447845859">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="505437579">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1054354371">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1847401381">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1986231696">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="418137903">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="170144725">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1308050393">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="11691790">
-[...8 lines deleted...]
-  <w:num w:numId="43" w16cid:durableId="1459489286">
+  <w:num w:numId="33" w16cid:durableId="369647659">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1989935918">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="34" w16cid:durableId="1569992879">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="69811527">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="35" w16cid:durableId="805661060">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="630744181">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
+  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008614CF"/>
-    <w:rsid w:val="000B33C5"/>
+    <w:rsidRoot w:val="00205218"/>
+    <w:rsid w:val="00094BA9"/>
+    <w:rsid w:val="00096647"/>
+    <w:rsid w:val="00171378"/>
     <w:rsid w:val="001A71D9"/>
+    <w:rsid w:val="001D72DF"/>
+    <w:rsid w:val="00205218"/>
     <w:rsid w:val="00225B02"/>
-    <w:rsid w:val="00237EDD"/>
+    <w:rsid w:val="00253ABA"/>
+    <w:rsid w:val="002E4E19"/>
+    <w:rsid w:val="0030169C"/>
+    <w:rsid w:val="00327C29"/>
     <w:rsid w:val="00476272"/>
+    <w:rsid w:val="004B2FE7"/>
+    <w:rsid w:val="004C629B"/>
+    <w:rsid w:val="004D70B8"/>
     <w:rsid w:val="004E10E2"/>
     <w:rsid w:val="00505539"/>
     <w:rsid w:val="00506189"/>
     <w:rsid w:val="005147C8"/>
-    <w:rsid w:val="0055012A"/>
+    <w:rsid w:val="00530A0D"/>
+    <w:rsid w:val="00555F3A"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rsid w:val="005E4B36"/>
-    <w:rsid w:val="005F22BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00666537"/>
+    <w:rsid w:val="0066542E"/>
+    <w:rsid w:val="0068248F"/>
     <w:rsid w:val="006E1286"/>
-    <w:rsid w:val="00726387"/>
+    <w:rsid w:val="00756B88"/>
+    <w:rsid w:val="007609A4"/>
+    <w:rsid w:val="007764A0"/>
     <w:rsid w:val="007D0955"/>
+    <w:rsid w:val="007F705B"/>
+    <w:rsid w:val="00812258"/>
     <w:rsid w:val="00821D64"/>
     <w:rsid w:val="00840A00"/>
-    <w:rsid w:val="008614CF"/>
-    <w:rsid w:val="00886648"/>
+    <w:rsid w:val="008B5AB1"/>
+    <w:rsid w:val="008C090B"/>
+    <w:rsid w:val="008F3D37"/>
     <w:rsid w:val="00915C38"/>
+    <w:rsid w:val="0093384F"/>
     <w:rsid w:val="00944185"/>
-    <w:rsid w:val="00953A74"/>
-    <w:rsid w:val="00971563"/>
+    <w:rsid w:val="009731F9"/>
+    <w:rsid w:val="00985429"/>
+    <w:rsid w:val="009A5EE0"/>
     <w:rsid w:val="009B60D0"/>
+    <w:rsid w:val="009D1E26"/>
+    <w:rsid w:val="00A116E7"/>
+    <w:rsid w:val="00A86D40"/>
     <w:rsid w:val="00AD3036"/>
+    <w:rsid w:val="00B071A6"/>
+    <w:rsid w:val="00B23FA8"/>
     <w:rsid w:val="00B42813"/>
     <w:rsid w:val="00BB0BD6"/>
-    <w:rsid w:val="00C92BBD"/>
-    <w:rsid w:val="00CD0CD7"/>
+    <w:rsid w:val="00C005F3"/>
+    <w:rsid w:val="00C552F3"/>
+    <w:rsid w:val="00C855B6"/>
     <w:rsid w:val="00CF0BFA"/>
+    <w:rsid w:val="00D031BF"/>
+    <w:rsid w:val="00D14646"/>
+    <w:rsid w:val="00D60699"/>
     <w:rsid w:val="00D66FC4"/>
-    <w:rsid w:val="00DE49BA"/>
+    <w:rsid w:val="00D93C37"/>
     <w:rsid w:val="00DF6498"/>
-    <w:rsid w:val="00E12C50"/>
     <w:rsid w:val="00E1684F"/>
     <w:rsid w:val="00E366D2"/>
-    <w:rsid w:val="00E45579"/>
     <w:rsid w:val="00E55BEF"/>
-    <w:rsid w:val="00FBC3AF"/>
+    <w:rsid w:val="00EA1E73"/>
+    <w:rsid w:val="00EC46A7"/>
+    <w:rsid w:val="00F13B8E"/>
+    <w:rsid w:val="00FD32C7"/>
     <w:rsid w:val="00FF732F"/>
-    <w:rsid w:val="0125E81B"/>
-[...264 lines deleted...]
-    <w:rsid w:val="7F58BA15"/>
+    <w:rsid w:val="0725E22D"/>
+    <w:rsid w:val="5576FE68"/>
+    <w:rsid w:val="5BBE8E51"/>
+    <w:rsid w:val="6BCE807B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3737B119"/>
+  <w14:docId w14:val="2C96BFD1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0949C1C3-A8BD-4820-A201-F9F380A8F6FC}"/>
+  <w15:docId w15:val="{A62E48A1-3BC4-4B78-BAAC-89A1B21CBB59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5321,152 +5363,151 @@
     <w:link w:val="Kop4Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Standaardalinea-lettertype" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Standaardtabel" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Geenlijst" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Kop2Char" w:customStyle="1">
     <w:name w:val="Kop 2 Char"/>
@@ -5494,73 +5535,75 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop1Char" w:customStyle="1">
     <w:name w:val="Kop 1 Char"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DF6498"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="002E4E19"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TitelChar" w:customStyle="1">
     <w:name w:val="Titel Char"/>
     <w:link w:val="Titel"/>
-    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="002E4E19"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DF6498"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -5584,419 +5627,564 @@
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop4Char" w:customStyle="1">
     <w:name w:val="Kop 4 Char"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="24"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="22"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="22"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijst">
     <w:name w:val="List"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="24"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="24"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2-genummerd" w:customStyle="1">
     <w:name w:val="Kop 2 - genummerd"/>
     <w:basedOn w:val="Kop2"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="38"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1-genummerd" w:customStyle="1">
     <w:name w:val="Kop 1 - genummerd"/>
     <w:basedOn w:val="Kop1"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3-genummerd" w:customStyle="1">
     <w:name w:val="Kop 3 - genummerd"/>
     <w:basedOn w:val="Kop3"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D66FC4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="33"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bijlage" w:customStyle="1">
     <w:name w:val="Bijlage"/>
     <w:basedOn w:val="Kop1"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="31"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="714" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00FF732F"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CitaatChar" w:customStyle="1">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00FF732F"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop5Char" w:customStyle="1">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop6Char" w:customStyle="1">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop7Char" w:customStyle="1">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop8Char" w:customStyle="1">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kop9Char" w:customStyle="1">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
         <w:bottom w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DuidelijkcitaatChar" w:customStyle="1">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
-    <w:rsid w:val="008614CF"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="923144977">
+    <w:div w:id="19210008">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="97334881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="198278575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="272054460">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="279187327">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="514616627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="537089909">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="707991930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="921529916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1001542497">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1237478381">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1593582165">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1882814474">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1925801195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R0d694f97673642fa" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R942242385702430a" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R007f22b8b7754a6a" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R857697ad95594956" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6253,50 +6441,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="156fe7e2-4d68-4976-ac92-221b6ad69799">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cd87aaa9-2764-4ca5-98d6-90994324bc54" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d5615b43c86017df9eab054ac47fbea4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="689c52d206cbd36163b4e1ac01a78d6f" ns2:_="" ns3:_="">
     <xsd:import namespace="156fe7e2-4d68-4976-ac92-221b6ad69799"/>
     <xsd:import namespace="cd87aaa9-2764-4ca5-98d6-90994324bc54"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6507,106 +6715,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB3E749E-377A-42B9-982A-4BD41A6BCCA9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581EA6E3-639A-4968-B0FF-9D4D41939492}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D233EB2-64DC-4406-8894-6E9FA12C8971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581EA6E3-639A-4968-B0FF-9D4D41939492}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BA91892-6C3D-4615-8D96-5F61D26A97CD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bloemendal, E. (Evelien)</dc:creator>
-  <keywords/>
+  <dc:creator>Piël, M.C. (Maria)</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Roelofs, R. (Rik)</lastModifiedBy>
-  <revision>39</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CDBC6628A48AAC45AC23CD64CE1C9E98</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>