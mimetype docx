--- v0 (2025-11-23)
+++ v1 (2026-06-29)
@@ -1,6086 +1,936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2AD1C19A" w14:textId="1EB783D1" w:rsidR="00B42BA2" w:rsidRPr="00B42BA2" w:rsidRDefault="24E9410D" w:rsidP="405FCDEE">
-      <w:pPr>
+    <w:p w14:paraId="072C9BE2" w14:textId="3C5EEA31" w:rsidR="00505539" w:rsidRPr="002E4E19" w:rsidRDefault="009A5EE0" w:rsidP="002E4E19">
+      <w:pPr>
+        <w:pStyle w:val="Titel"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A45D2F">
+      <w:r w:rsidRPr="002E4E19">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bijlage 2: </w:t>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00B42BA2" w:rsidRPr="00A45D2F">
+      <w:r w:rsidR="00205218" w:rsidRPr="002E4E19">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enquête voormeting </w:t>
+        <w:t xml:space="preserve">nquête Voormeting – </w:t>
       </w:r>
-      <w:r w:rsidR="00B42BA2" w:rsidRPr="00A45D2F">
+      <w:r w:rsidR="00D93C37">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
         </w:rPr>
-        <w:t>‘Hormoonsuppletietherapie bij de overgang’</w:t>
-[...5 lines deleted...]
-        <w:t> </w:t>
+        <w:t>HST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFD0B89" w14:textId="77777777" w:rsidR="00B42BA2" w:rsidRPr="00B42BA2" w:rsidRDefault="5668C3C8" w:rsidP="6C8F41B1">
+    <w:p w14:paraId="02B45150" w14:textId="77777777" w:rsidR="00D93C37" w:rsidRPr="00D93C37" w:rsidRDefault="00D93C37" w:rsidP="00D93C37">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6C8F41B1">
+      <w:r w:rsidRPr="00D93C37">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Deze voormeting peilt jouw huidige kennis en overtuigingen over hormoonsuppletietherapie (HST) bij de overgang. De resultaten worden tijdens de spiegelbijeenkomst besproken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B05166" w14:textId="7B073931" w:rsidR="00B42BA2" w:rsidRPr="00B42BA2" w:rsidRDefault="5668C3C8" w:rsidP="6C8F41B1">
+    <w:p w14:paraId="1D45E849" w14:textId="5AA009E8" w:rsidR="00D93C37" w:rsidRDefault="00D93C37" w:rsidP="00D93C37">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6C8F41B1">
+      <w:r w:rsidRPr="00D93C37">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze korte </w:t>
+        <w:br/>
+        <w:t>Het invullen van deze enquête kost ong. 2 minuten. Alvast bedankt!</w:t>
       </w:r>
-      <w:r w:rsidR="1432CFFC" w:rsidRPr="6C8F41B1">
+    </w:p>
+    <w:p w14:paraId="2526674F" w14:textId="77777777" w:rsidR="00D93C37" w:rsidRDefault="00D93C37" w:rsidP="00EA1E73">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">geanonimiseerde </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3553B428" w14:textId="22EC83C5" w:rsidR="00D93C37" w:rsidRDefault="00D031BF" w:rsidP="00D93C37">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D031BF">
+        <w:t>Het bepalen van LH, FSH en/of oestradiol rond de leeftijd van de overgang is zinvol, want er is een duidelijk verband tussen deze bepalingen en de overgang. </w:t>
       </w:r>
-      <w:r w:rsidRPr="6C8F41B1">
+    </w:p>
+    <w:p w14:paraId="02209354" w14:textId="44063FBB" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Waar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C9E91F" w14:textId="7A499340" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Niet waar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501F4D44" w14:textId="33F1581C" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Weet ik niet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1482CF87" w14:textId="77777777" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF"/>
+    <w:p w14:paraId="712B7A60" w14:textId="768C51EB" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D031BF">
+        <w:t>Ik verwijs patiënten met overgangsklachten naar de overgangspoli. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500074E2" w14:textId="141CC514" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Altijd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADCF8D4" w14:textId="08785709" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vaak </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B674BB4" w14:textId="23FB110C" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Soms </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C13F57" w14:textId="64CD6FB3" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zelden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F638EC" w14:textId="1D672E48" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nooit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D84CA5" w14:textId="77777777" w:rsidR="00D031BF" w:rsidRDefault="00D031BF" w:rsidP="00D031BF"/>
+    <w:p w14:paraId="784FF928" w14:textId="62DCE4A0" w:rsidR="00D031BF" w:rsidRDefault="00555F3A" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F3A">
+        <w:t>Ik vraag altijd laboratoriumonderzoek (LH, FSH en/of oestradiol) aan bij patiënten met overgangsklachten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069BA37D" w14:textId="6BAF056C" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="346FE8C3" wp14:editId="2D7CFEC5">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="321019669" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D15DA0" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="343E2BCB" w14:textId="0CF4F9DF" w:rsidR="00555F3A" w:rsidRDefault="00555F3A" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F3A">
+        <w:t>Ik vraag actief bij vrouwen rond de 50 jaar oud met ogenschijnlijk niet-gerelateerde klachten (stemming, slaap, hartkloppingen, angst, bewegingsapparaat) of er ook sprake is van overgangsklachten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24932E86" w14:textId="263EC3EA" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50EEB243" wp14:editId="77B19A97">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1167033443" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CB0F9B" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="70CF278C" w14:textId="6071A1B6" w:rsidR="00555F3A" w:rsidRDefault="00555F3A" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F3A">
+        <w:t>Ik voel mij als huisarts bekwaam genoeg om vrouwen goed voor te lichten over de medicamenteuze behandeling bij de overgang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8D8421" w14:textId="1317DED3" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15CBF762" wp14:editId="504D10F5">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6141737" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF68C94" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="7A455A36" w14:textId="77A69C35" w:rsidR="00555F3A" w:rsidRDefault="00555F3A" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F3A">
+        <w:t>Ik evalueer bij alle vrouwen 3 maanden na het starten met HST het effect van de behandeling op vasomotorische klachten en kwaliteit van leven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AA0795" w14:textId="3B8C7685" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16AB911A" wp14:editId="5AAD9160">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="644341146" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4BD274" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="50230FA2" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="23512F9C" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="047CA0D4" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="53BB2773" w14:textId="35EDCF09" w:rsidR="00555F3A" w:rsidRDefault="00555F3A" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555F3A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik heb goed in beeld wanneer patiënten in mijn praktijk hormoonsuppletietherapie ≥ 5 jaar gebruiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6167D2" w14:textId="4C41B0FB" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F2F6528" wp14:editId="40CA83C9">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1348994506" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6B4468" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="040F32AD" w14:textId="124ADBB8" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD32C7">
+        <w:t>Ik ben terughoudend met het voorschrijven van HST bij alle vrouwen i.v.m. het verhoogde risico op veneuze trombo-embolieën (VTE), een myocardinfarct, een beroerte, mammacarcinoom en/of endometriumcarcinoom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068C80D1" w14:textId="554C262E" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6561849B" wp14:editId="372C84ED">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1130656430" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5226B652" w14:textId="77777777" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7"/>
+    <w:p w14:paraId="75AFAD52" w14:textId="190B33C2" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00D031BF">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD32C7">
+        <w:t>Ik heb de ICPC-registratie van mijn patiënten in de overgang goed op orde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF3B266" w14:textId="6B26FB2F" w:rsidR="00FD32C7" w:rsidRDefault="00FD32C7" w:rsidP="00FD32C7">
+      <w:r w:rsidRPr="009A5EE0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="517F1D81" wp14:editId="3E1EC047">
+            <wp:extent cx="5760720" cy="516255"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1693348234" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="55711264" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="516255"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7131C77E" w14:textId="2959D020" w:rsidR="00D93C37" w:rsidRDefault="00D93C37" w:rsidP="00EA1E73"/>
+    <w:p w14:paraId="6CD83CAA" w14:textId="6F90D404" w:rsidR="00205218" w:rsidRDefault="00205218" w:rsidP="00FD32C7">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205218">
+        <w:t>Wat is je naam en de naam van je praktijk?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NB dit is t.b.v. spiegelinformatie in jouw groep. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AD62CB" w14:textId="6E9C9428" w:rsidR="009A5EE0" w:rsidRPr="009A5EE0" w:rsidRDefault="009A5EE0" w:rsidP="009A5EE0">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">enquête (5minuten) dient ter voorbereiding op de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="6C8F41B1">
+      </w:pPr>
+      <w:r w:rsidRPr="009A5EE0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>toetsgroep</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">bij de overgang. </w:t>
+        <w:t>Voer uw antwoord in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182F8C9A" w14:textId="6EB357FB" w:rsidR="00B42BA2" w:rsidRPr="00B42BA2" w:rsidRDefault="5668C3C8" w:rsidP="6C8F41B1">
-[...5447 lines deleted...]
-    <w:sectPr w:rsidR="405FCDEE">
+    <w:sectPr w:rsidR="009A5EE0" w:rsidRPr="009A5EE0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="&quot;Courier New&quot;">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00030703"/>
+    <w:nsid w:val="11DA793C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D3AB336"/>
-    <w:lvl w:ilvl="0" w:tplc="D38C3D00">
+    <w:tmpl w:val="85CEAAFA"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B7DAAE4C">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0FE06A3C">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0784D71A">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="972262C0">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B9DCA478">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0426294E"/>
+    <w:nsid w:val="16A9066B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0854C1E6"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="E7B2220E"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF5B9DC"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FD0D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25628CA0"/>
     <w:lvl w:ilvl="0" w:tplc="5C7C7880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijst"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6121,50 +971,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384C697D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C3E7370"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D261423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92BCE30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop1-genummerd"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Kop2-genummerd"/>
       <w:lvlText w:val="%1.%2."/>
@@ -6242,276 +1205,728 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED00918"/>
+    <w:nsid w:val="4A090F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F4E0C6C6"/>
-    <w:lvl w:ilvl="0" w:tplc="2B84D2B0">
+    <w:tmpl w:val="BD5CF7FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2CD8BAEE">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="CAC6C322">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75466C1A">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="AD5A02EE">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B3984EE6">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D47BA87"/>
+    <w:nsid w:val="4D6314D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="098E05DE"/>
-    <w:lvl w:ilvl="0" w:tplc="7A989A24">
+    <w:tmpl w:val="C72C5956"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="C5B2EC86">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="6A3845F8">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CE10DA22">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F286A952">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="604A865C">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4B6B6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7772DF64"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50006875"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F3EE796"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C1435A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="517C6156"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DE1665"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BACA511C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57120A29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7A6A850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
@@ -6584,462 +1999,503 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA9341F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D8058AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5041D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8608572"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F8716F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF16DA8A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="7" w:tentative="1">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67377637"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCFA3B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...102 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68107910"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF2472BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Lijstnummering2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
@@ -7112,164 +2568,568 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D89E77"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7B4597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="42869990"/>
-    <w:lvl w:ilvl="0" w:tplc="C0A2BD6C">
+    <w:tmpl w:val="1A28C0D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D552FF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE9A4F3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739D2C3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A73402C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4CA487C2">
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793F3931"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85E8AC82"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="AC74667A">
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C3484E52">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="057CA5A0">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="6ECCF6A2">
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3340703A">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D38AF6E6">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="8290640A">
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB815F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A922252"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F941658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25C098E8"/>
     <w:lvl w:ilvl="0" w:tplc="D98ED52E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Bijlage"/>
       <w:lvlText w:val="Bijlage %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
@@ -7335,90 +3195,69 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1466775442">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1" w16cid:durableId="1008337569">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="287131180">
+  <w:num w:numId="2" w16cid:durableId="1286042416">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="981471451">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3" w16cid:durableId="1575697738">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="650905527">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="4" w16cid:durableId="517737764">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="382871279">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="5" w16cid:durableId="1606185036">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1275332861">
-[...5 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1008337569">
+  <w:num w:numId="6" w16cid:durableId="108551630">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1286042416">
-[...14 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="305621149">
+  <w:num w:numId="7" w16cid:durableId="305621149">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Kop1-genummerd"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlRestart w:val="0"/>
         <w:pStyle w:val="Kop2-genummerd"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -7508,460 +3347,216 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="725375286">
+  <w:num w:numId="8" w16cid:durableId="264773512">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="689838085">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1494031246">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="407045175">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="588998872">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="920411669">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2092966298">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1919483946">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="681207002">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="826285826">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1912884822">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="588269461">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="939678946">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="20" w16cid:durableId="763108889">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="16"/>
+  <w:num w:numId="21" w16cid:durableId="502357221">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="820929331">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1743866610">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="807087652">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1447845859">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EC3F07"/>
-    <w:rsid w:val="000A4B7A"/>
+    <w:rsidRoot w:val="00205218"/>
+    <w:rsid w:val="00094BA9"/>
+    <w:rsid w:val="00171378"/>
     <w:rsid w:val="001A71D9"/>
+    <w:rsid w:val="001D72DF"/>
+    <w:rsid w:val="00205218"/>
     <w:rsid w:val="00225B02"/>
+    <w:rsid w:val="00253ABA"/>
+    <w:rsid w:val="002E4E19"/>
+    <w:rsid w:val="0030169C"/>
+    <w:rsid w:val="00327C29"/>
     <w:rsid w:val="00476272"/>
+    <w:rsid w:val="004B2FE7"/>
+    <w:rsid w:val="004C629B"/>
+    <w:rsid w:val="004D70B8"/>
     <w:rsid w:val="004E10E2"/>
     <w:rsid w:val="00505539"/>
     <w:rsid w:val="00506189"/>
     <w:rsid w:val="005147C8"/>
-    <w:rsid w:val="00524E75"/>
+    <w:rsid w:val="00530A0D"/>
+    <w:rsid w:val="00555F3A"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rsid w:val="005E4B36"/>
+    <w:rsid w:val="0068248F"/>
     <w:rsid w:val="006E1286"/>
+    <w:rsid w:val="00756B88"/>
+    <w:rsid w:val="007609A4"/>
+    <w:rsid w:val="007764A0"/>
     <w:rsid w:val="007D0955"/>
-    <w:rsid w:val="007F3F06"/>
+    <w:rsid w:val="00812258"/>
     <w:rsid w:val="00821D64"/>
     <w:rsid w:val="00840A00"/>
+    <w:rsid w:val="008F3D37"/>
     <w:rsid w:val="00915C38"/>
+    <w:rsid w:val="0093384F"/>
     <w:rsid w:val="00944185"/>
-    <w:rsid w:val="009988DA"/>
+    <w:rsid w:val="009731F9"/>
+    <w:rsid w:val="00985429"/>
+    <w:rsid w:val="009A5EE0"/>
     <w:rsid w:val="009B60D0"/>
-    <w:rsid w:val="00A03614"/>
-    <w:rsid w:val="00A45D2F"/>
+    <w:rsid w:val="009D1E26"/>
+    <w:rsid w:val="00A116E7"/>
+    <w:rsid w:val="00A86D40"/>
     <w:rsid w:val="00AD3036"/>
+    <w:rsid w:val="00B071A6"/>
+    <w:rsid w:val="00B23FA8"/>
     <w:rsid w:val="00B42813"/>
-    <w:rsid w:val="00B42BA2"/>
     <w:rsid w:val="00BB0BD6"/>
+    <w:rsid w:val="00C005F3"/>
+    <w:rsid w:val="00C855B6"/>
     <w:rsid w:val="00CF0BFA"/>
+    <w:rsid w:val="00D031BF"/>
+    <w:rsid w:val="00D14646"/>
+    <w:rsid w:val="00D60699"/>
     <w:rsid w:val="00D66FC4"/>
+    <w:rsid w:val="00D93C37"/>
     <w:rsid w:val="00DF6498"/>
-    <w:rsid w:val="00E14C2C"/>
     <w:rsid w:val="00E1684F"/>
     <w:rsid w:val="00E366D2"/>
     <w:rsid w:val="00E55BEF"/>
-    <w:rsid w:val="00EC3F07"/>
-    <w:rsid w:val="00F8BF1D"/>
+    <w:rsid w:val="00EA1E73"/>
+    <w:rsid w:val="00EC46A7"/>
+    <w:rsid w:val="00F13B8E"/>
+    <w:rsid w:val="00FD32C7"/>
     <w:rsid w:val="00FF732F"/>
-    <w:rsid w:val="013332D7"/>
-[...318 lines deleted...]
-    <w:rsid w:val="7F83B83B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50DF01E9"/>
+  <w14:docId w14:val="2C96BFD1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5DF34F56-9A25-4E85-989F-692DD5C25A2E}"/>
+  <w15:docId w15:val="{A62E48A1-3BC4-4B78-BAAC-89A1B21CBB59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8422,152 +4017,151 @@
     <w:link w:val="Kop4Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
@@ -8595,73 +4189,75 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DF6498"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="002E4E19"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:link w:val="Titel"/>
-    <w:rsid w:val="00DF6498"/>
+    <w:rsid w:val="002E4E19"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="215868" w:themeColor="accent5" w:themeShade="80"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00DF6498"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -8685,10371 +4281,539 @@
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="10"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijst">
     <w:name w:val="List"/>
     <w:basedOn w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="20" w:after="20"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstnummering2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="4"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop2-genummerd">
     <w:name w:val="Kop 2 - genummerd"/>
     <w:basedOn w:val="Kop2"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1-genummerd">
     <w:name w:val="Kop 1 - genummerd"/>
     <w:basedOn w:val="Kop1"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop3-genummerd">
     <w:name w:val="Kop 3 - genummerd"/>
     <w:basedOn w:val="Kop3"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D66FC4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlage">
     <w:name w:val="Bijlage"/>
     <w:basedOn w:val="Kop1"/>
     <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E55BEF"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="714" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00FF732F"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00FF732F"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
-    <w:rsid w:val="00EC3F07"/>
+    <w:rsid w:val="00205218"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NGTextblock">
-[...25 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="445198302">
+    <w:div w:id="19210008">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...2472 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="598411153">
+    <w:div w:id="97334881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...2472 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="1428499003">
+    <w:div w:id="272054460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...2472 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="279187327">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="514616627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="537089909">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="707991930">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="921529916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1001542497">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1237478381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1593582165">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1791784282">
+    <w:div w:id="1925801195">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...2472 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19306,52 +5070,72 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="8c4b4d890fa6913b75d7ba02babec4e2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a9814541d00b235e4fa62a29d31e2113" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="156fe7e2-4d68-4976-ac92-221b6ad69799">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cd87aaa9-2764-4ca5-98d6-90994324bc54" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CDBC6628A48AAC45AC23CD64CE1C9E98" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d5615b43c86017df9eab054ac47fbea4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="156fe7e2-4d68-4976-ac92-221b6ad69799" xmlns:ns3="cd87aaa9-2764-4ca5-98d6-90994324bc54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="689c52d206cbd36163b4e1ac01a78d6f" ns2:_="" ns3:_="">
     <xsd:import namespace="156fe7e2-4d68-4976-ac92-221b6ad69799"/>
     <xsd:import namespace="cd87aaa9-2764-4ca5-98d6-90994324bc54"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -19560,128 +5344,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0F6A8BB-3AEF-4512-A2A9-83A8AF4B493F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581EA6E3-639A-4968-B0FF-9D4D41939492}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="156fe7e2-4d68-4976-ac92-221b6ad69799"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D233EB2-64DC-4406-8894-6E9FA12C8971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{581EA6E3-639A-4968-B0FF-9D4D41939492}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEB3C7AE-6912-4E1C-815A-CF5396F22690}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2140</Characters>
+  <Pages>2</Pages>
+  <Words>254</Words>
+  <Characters>1397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2523</CharactersWithSpaces>
+  <CharactersWithSpaces>1648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Roelofs, R. (Rik)</dc:creator>
+  <dc:creator>Piël, M.C. (Maria)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CDBC6628A48AAC45AC23CD64CE1C9E98</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>